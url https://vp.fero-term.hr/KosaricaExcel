--- v6 (2026-03-25)
+++ v7 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a058314c63e406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80571b1be1a1457a8bbfadb1b521b4e1.psmdcp" Id="R6079a9c284ef4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ab26f32b3840e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8989f27f72454d41a78f3c642d74516e.psmdcp" Id="R501472e838c44d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Košarica" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <x:si>
     <x:t>Naziv</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>