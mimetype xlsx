--- v7 (2026-05-02)
+++ v8 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ab26f32b3840e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8989f27f72454d41a78f3c642d74516e.psmdcp" Id="R501472e838c44d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e433f477b649bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b1904e46b9a4c12a067c483f22b4f81.psmdcp" Id="Re7ef1f71f5184f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Košarica" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <x:si>
     <x:t>Naziv</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>