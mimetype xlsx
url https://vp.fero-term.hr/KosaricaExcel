--- v8 (2026-05-26)
+++ v9 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e433f477b649bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b1904e46b9a4c12a067c483f22b4f81.psmdcp" Id="Re7ef1f71f5184f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49465033e9374a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc4a5380befd438ab6099636e18bdbdf.psmdcp" Id="Radbded45a8ab4a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Košarica" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <x:si>
     <x:t>Naziv</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>