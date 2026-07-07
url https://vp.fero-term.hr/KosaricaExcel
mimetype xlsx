--- v9 (2026-06-17)
+++ v10 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49465033e9374a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc4a5380befd438ab6099636e18bdbdf.psmdcp" Id="Radbded45a8ab4a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b95f52558c4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f777efaf996f4c3592699848efa360c1.psmdcp" Id="R06e9d4a796f44fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Košarica" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <x:si>
     <x:t>Naziv</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>