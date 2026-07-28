--- v10 (2026-07-07)
+++ v11 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b95f52558c4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f777efaf996f4c3592699848efa360c1.psmdcp" Id="R06e9d4a796f44fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda9523772e74a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/567b5a3b91aa4f178363ca12cd07a246.psmdcp" Id="R611b70369d2a4855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Košarica" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <x:si>
     <x:t>Naziv</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>