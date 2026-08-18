--- v11 (2026-07-28)
+++ v12 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda9523772e74a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/567b5a3b91aa4f178363ca12cd07a246.psmdcp" Id="R611b70369d2a4855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894932ba51f54b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31e894e536f4ffabe4d6ff766217416.psmdcp" Id="Rc3f91ba583324601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Košarica" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <x:si>
     <x:t>Naziv</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>