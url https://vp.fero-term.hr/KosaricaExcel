--- v12 (2026-08-18)
+++ v13 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894932ba51f54b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31e894e536f4ffabe4d6ff766217416.psmdcp" Id="Rc3f91ba583324601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f506dab91d44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f094cef63144605b2694776ee08e9e1.psmdcp" Id="Rdeabd354214449de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Košarica" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <x:si>
     <x:t>Naziv</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>